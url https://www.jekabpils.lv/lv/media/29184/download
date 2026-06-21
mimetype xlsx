--- v0 (2025-12-05)
+++ v1 (2026-06-21)
@@ -1,362 +1,542 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{4B464BA3-C9C0-400F-B859-28EC100C73A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{245A9CAC-B7E3-48E6-AD89-1F624D0FACCF}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="8_{6160B49A-7567-43AA-B3FC-C90D86B4A652}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{345B9EE5-74B4-4F61-A543-84826040568C}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="AT pašvaldība piešķir" sheetId="3" r:id="rId1"/>
+    <sheet name="bij Jēkabpils pils_pašv" sheetId="3" r:id="rId1"/>
+    <sheet name="bij_krustpils_nov" sheetId="4" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_Hlk180144873" localSheetId="0">'bij Jēkabpils pils_pašv'!#REF!</definedName>
+  </definedNames>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="73">
   <si>
     <t xml:space="preserve"> N.p.k.</t>
   </si>
   <si>
     <t xml:space="preserve">   Apbūves tiesīgais</t>
   </si>
   <si>
     <t>Apbūves tiesības devējs</t>
   </si>
   <si>
-    <t>Nosaukums</t>
-[...1 lines deleted...]
-  <si>
     <t>nosaukums vai adrese</t>
   </si>
   <si>
     <t>kadastra apzīmējums</t>
   </si>
   <si>
-    <t>AT termiņš</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> no </t>
   </si>
   <si>
     <t>līdz</t>
   </si>
   <si>
     <t>Objekts</t>
   </si>
   <si>
-    <t>Pļaviņu 55</t>
-[...7 lines deleted...]
-  <si>
     <t>Radžu ūdenskrātuve</t>
   </si>
   <si>
-    <t>ROVEIKS SIA</t>
-[...4 lines deleted...]
-  <si>
     <t>19.06.2019.</t>
   </si>
   <si>
     <t>31.12.2027.</t>
   </si>
   <si>
     <t>platība m2</t>
   </si>
   <si>
     <t>23.03.2018.</t>
   </si>
   <si>
-    <t>31.12.2030.</t>
-[...4 lines deleted...]
-  <si>
     <t>01.11.2019.</t>
   </si>
   <si>
     <t>31.10.2029.</t>
   </si>
   <si>
-    <t>CSDD VAS</t>
-[...1 lines deleted...]
-  <si>
     <t>24.05.2017.</t>
   </si>
   <si>
-    <t>Rīgas iela 103B</t>
-[...23 lines deleted...]
-    <t>A/s "Virši-A"</t>
+    <t>Apbūves mērķis</t>
+  </si>
+  <si>
+    <t>uz 13.03.2024.</t>
+  </si>
+  <si>
+    <t>Līguma reģistrācijas Nr.</t>
+  </si>
+  <si>
+    <t>Apbūves maksa</t>
+  </si>
+  <si>
+    <t>Valsts akciju sabiedrība "Ceļu satiksmes drošības direkcija", reģistrācijas Nr.40003345734</t>
+  </si>
+  <si>
+    <t>Jēkabpils pilsētas pašvaldība</t>
+  </si>
+  <si>
+    <t>Nekustamā īpašuma kadastra nr., zemes vienības kadastra apzīmējums</t>
+  </si>
+  <si>
+    <t>Apbūves tiesības termiņš</t>
+  </si>
+  <si>
+    <t>Varoņu iela 10, Jēkabpils</t>
+  </si>
+  <si>
+    <t>560100211762</t>
+  </si>
+  <si>
+    <t>SIA "ALANTE", reģistrācijas Nr.40003234890</t>
+  </si>
+  <si>
+    <t>Zemesgrāmata- apbūves tiesība</t>
+  </si>
+  <si>
+    <t>04.09.2020.</t>
+  </si>
+  <si>
+    <t>03.09.2050.</t>
+  </si>
+  <si>
+    <t>Aldaunas iela 9A, Jēkabpils</t>
+  </si>
+  <si>
+    <t>12.05.2021.</t>
+  </si>
+  <si>
+    <t>11.05.2051.</t>
+  </si>
+  <si>
+    <t>Apbūves tiesības, k+M11+A1:M11+A1:M12+M11+A1:M11+A1:M11</t>
+  </si>
+  <si>
+    <t>Krustpils novada pašvaldība</t>
+  </si>
+  <si>
+    <t>"Kūkas-36", adrese: "Kūkas" 36, Kūku pag., Jēkabpils novads</t>
+  </si>
+  <si>
+    <t>56700050236</t>
+  </si>
+  <si>
+    <t>31.05.2017.</t>
+  </si>
+  <si>
+    <t>Kūku pagasta zemesgrāmata Nr.100000005236-AT001</t>
+  </si>
+  <si>
+    <t>būvēt un lietot inženierbūvi, t.i. inženierbūves - elektromobīļu uzlādes stacijas izbūvei, t.sk. apbūves tiesīgajam piederoša elektrības pieslēguma izveidei,  kā  arī stacijas lietošanai elektromobiļu uzlādes vajadzībām visā līguma darbības termiņā, visu diennakti bez pātraukuma</t>
+  </si>
+  <si>
+    <t>15,00 euro gadā + PVN+NĪN u.c.</t>
+  </si>
+  <si>
+    <t>2.1-34/17/100</t>
+  </si>
+  <si>
+    <t>2.1-34/17/194</t>
+  </si>
+  <si>
+    <t>Biedrība "InSpe', reģistrācijas Nr.40008250548</t>
+  </si>
+  <si>
+    <t>29.09.2017.</t>
+  </si>
+  <si>
+    <t>7,00 euro +PVN gadā+ NĪN u.c.nodokļi</t>
+  </si>
+  <si>
+    <t>Kūku pagasta zemesgrāmata Nr.100000005236-AT003</t>
+  </si>
+  <si>
+    <t>2.1-34/17/134</t>
+  </si>
+  <si>
+    <t>Biedrība "Silta sirds", reģistrācijas nr.40008247887</t>
+  </si>
+  <si>
+    <t>Būvēt un lietot Brīvdabas mācību klasi pie Sūnu pamatskolas apbūves tiesības spēkā esamības laikā.</t>
+  </si>
+  <si>
+    <t>Kūku pagasta zemesgrāmata Nr.564-AT001</t>
+  </si>
+  <si>
+    <t>05.07.2017.</t>
+  </si>
+  <si>
+    <t>31.05.2028.</t>
+  </si>
+  <si>
+    <t>"Sūnu pamatskola", adrese: Skolas iela 1, Kūkas, Kūku pag., Jēkabpils nov.</t>
+  </si>
+  <si>
+    <t>567000501888001</t>
+  </si>
+  <si>
+    <t>56700050188</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Būvēt un lietot Bērnu autoskolas apmācības laukumu apbūves tiesības spēkā esamības laikā.  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">       Bērnu autoskolas apmācības laukuma izveide, tai skaitā Apbūves tiesīgajam piederoša elektrības pieslēguma izveidei, kā arī būves lietošanai bērnu autoskolas vajadzībām visā Līguma darbības termiņā, darbības laikā</t>
+    </r>
+  </si>
+  <si>
+    <t>Domes 31012025_lem_23</t>
+  </si>
+  <si>
+    <t>SIA "AFFUO", reģistrācijas Nr.40103971137</t>
+  </si>
+  <si>
+    <t>Jēkabpils novada pašvaldība</t>
+  </si>
+  <si>
+    <t>Mežaparka iela 3, Jēakbpils, Jēkabpils novads</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>03.06.2046.</t>
+  </si>
+  <si>
+    <t>Apbūves tiesības, kas pieškirtas Jēkabpils pilsētā</t>
+  </si>
+  <si>
+    <t>uz 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Rīgas iela 103B, Jēkabpils</t>
+  </si>
+  <si>
+    <t>Pļaviņu 55, Jēkabpils</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 31.12.2048.  </t>
+  </si>
+  <si>
+    <t>Fiziska persona</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>SIA "SP Jēkabpils", reģistrācijas Nr.40203400545</t>
+    </r>
+  </si>
+  <si>
+    <t>Sporta iela 26, Jēkabpils</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  SIA "VIRŠI-A", reģistrācijas Nr.40003242737</t>
+  </si>
+  <si>
+    <t>SIA "Roveiks", reģistrācijas Nr.45403034796</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...48 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -606,310 +786,913 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="18.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="11" customWidth="1"/>
+    <col min="1" max="1" width="8.85546875" customWidth="1"/>
+    <col min="2" max="2" width="26.7109375" customWidth="1"/>
+    <col min="3" max="3" width="28.140625" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="19.85546875" customWidth="1"/>
+    <col min="6" max="6" width="23" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" customWidth="1"/>
+    <col min="9" max="9" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+    </row>
+    <row r="3" spans="1:9" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+    </row>
+    <row r="4" spans="1:9" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="30"/>
+    </row>
+    <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="20"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="63" x14ac:dyDescent="0.25">
+      <c r="A6" s="24">
+        <v>1</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E6" s="26">
+        <v>56010012890</v>
+      </c>
+      <c r="F6" s="27">
+        <v>560100128908003</v>
+      </c>
+      <c r="G6" s="26">
+        <v>32</v>
+      </c>
+      <c r="H6" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="24">
+        <v>2</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="27">
+        <v>560100217628001</v>
+      </c>
+      <c r="G7" s="26">
+        <v>226</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="24">
+        <v>3</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="26">
+        <v>56010013073</v>
+      </c>
+      <c r="F8" s="26">
+        <v>56010013073</v>
+      </c>
+      <c r="G8" s="26">
+        <v>6157</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="24">
+        <v>4</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="25">
+        <v>56010021180</v>
+      </c>
+      <c r="F9" s="27">
+        <v>560100211808002</v>
+      </c>
+      <c r="G9" s="25">
+        <v>13800</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="24">
+        <v>5</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" s="25">
+        <v>56010010267</v>
+      </c>
+      <c r="F10" s="29">
+        <v>56010010265</v>
+      </c>
+      <c r="G10" s="25">
+        <v>12173</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="163.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24">
+        <v>6</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25">
+        <v>56010020970</v>
+      </c>
+      <c r="G11" s="25">
+        <v>297</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="24">
+        <v>7</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" s="32">
+        <v>56010021113</v>
+      </c>
+      <c r="F12" s="24">
+        <v>56010020288</v>
+      </c>
+      <c r="G12" s="24">
+        <v>3423</v>
+      </c>
+      <c r="H12" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>62</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="D3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="H4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABB3A008-C212-48E9-A3EA-FEF810B2591E}">
+  <dimension ref="A1:N8"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N7" sqref="N7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="24.140625" customWidth="1"/>
+    <col min="4" max="4" width="27.28515625" customWidth="1"/>
+    <col min="5" max="6" width="20.7109375" customWidth="1"/>
+    <col min="7" max="7" width="19.5703125" customWidth="1"/>
+    <col min="9" max="9" width="17.5703125" customWidth="1"/>
+    <col min="10" max="10" width="12.140625" customWidth="1"/>
+    <col min="11" max="11" width="32.5703125" customWidth="1"/>
+    <col min="12" max="12" width="16.140625" customWidth="1"/>
+    <col min="13" max="13" width="22.140625" customWidth="1"/>
+    <col min="14" max="14" width="22.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A1" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="45" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="60" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" s="17"/>
+      <c r="K4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="18"/>
-[...52 lines deleted...]
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
-      <c r="B5" s="5"/>
+      <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
-      <c r="G5" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="13">
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+    </row>
+    <row r="6" spans="1:14" ht="135" x14ac:dyDescent="0.25">
+      <c r="A6" s="8">
         <v>1</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="13">
+      <c r="B6" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G6" s="3">
+        <v>56700050236001</v>
+      </c>
+      <c r="H6" s="2">
+        <v>36</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="150" x14ac:dyDescent="0.25">
+      <c r="A7" s="8">
         <v>2</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="1" t="s">
+      <c r="B7" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="3">
+        <v>56700050236003</v>
+      </c>
+      <c r="H7" s="2">
+        <v>34</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="6">
-[...13 lines deleted...]
-      <c r="A8" s="22">
+      <c r="K7" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="60" x14ac:dyDescent="0.25">
+      <c r="A8" s="8">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="24" t="s">
-[...81 lines deleted...]
-        <v>32</v>
+      <c r="E8" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="2">
+        <v>50</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...9 lines deleted...]
-    <mergeCell ref="D8:D9"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="I4:J4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010019FC68B20656F44AB6F4ACC3CC0E1F66" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71ed835eae3989b9dc25357a68d5b33f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f5240ef0-6aa2-44dc-a46c-fad48cd4bf99" xmlns:ns3="a176b504-5990-4bb2-9906-e4d61364b8d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ec6c30d71bb48ba4744dbe594021c45b" ns2:_="" ns3:_="">
+    <xsd:import namespace="f5240ef0-6aa2-44dc-a46c-fad48cd4bf99"/>
+    <xsd:import namespace="a176b504-5990-4bb2-9906-e4d61364b8d9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f5240ef0-6aa2-44dc-a46c-fad48cd4bf99" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a176b504-5990-4bb2-9906-e4d61364b8d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE8B588A-3CE1-41A9-B59F-545F21B9E736}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63937467-B0F1-44F9-B8E4-340D19DFE132}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f5240ef0-6aa2-44dc-a46c-fad48cd4bf99"/>
+    <ds:schemaRef ds:uri="a176b504-5990-4bb2-9906-e4d61364b8d9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{827E97AA-85E5-4EA5-827D-7CF94D6F990E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>AT pašvaldība piešķir</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>bij Jēkabpils pils_pašv</vt:lpstr>
+      <vt:lpstr>bij_krustpils_nov</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010019FC68B20656F44AB6F4ACC3CC0E1F66</vt:lpwstr>
+  </property>
+</Properties>
+</file>